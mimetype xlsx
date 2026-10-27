--- v0 (2026-09-12)
+++ v1 (2026-10-27)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2563e6bdce4496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05f685e4a3c64975854af7b41e6681ee.psmdcp" Id="Ra2e369f9821542da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a3e38eb99d4456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96477abe8fd044faaa020315c703dbbf.psmdcp" Id="R7ef069000e3e41bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Middletown Gran..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -39805,51 +39805,51 @@
       </x:c>
       <x:c r="J1042" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1043" spans="1:10">
       <x:c r="A1043" s="0" t="s">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="B1043" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C1043" s="0" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="D1043" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E1043" s="0" t="s">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="F1043" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G1043" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H1043" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1043" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1043" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1044" spans="1:10">
       <x:c r="A1044" s="0" t="s">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="B1044" s="0" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="C1044" s="0" t="s">
         <x:v>1637</x:v>
       </x:c>
       <x:c r="D1044" s="0" t="s">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="E1044" s="0" t="s">
@@ -39869,51 +39869,51 @@
       </x:c>
       <x:c r="J1044" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1045" spans="1:10">
       <x:c r="A1045" s="0" t="s">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="B1045" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C1045" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="D1045" s="0" t="s">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="E1045" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1045" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G1045" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H1045" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1045" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1045" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>